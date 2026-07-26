--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -5314,51 +5314,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>।</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Noto Sans Bengali">
     <w:altName w:val="Noto Sans Bengali"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{BA68E783-5520-4250-A024-04C64FD57D45}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{8C9F8E86-29B6-4046-96E8-BDD8CFBA05A1}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Noto Sans Bengali" w:eastAsia="Noto Sans Bengali"/>
         <w:lang w:val="en-US" w:eastAsia="bn-BD" w:bidi="bn-BD"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
 </w:styles>
 </file>
 