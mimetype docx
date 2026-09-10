--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -5314,51 +5314,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>।</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Noto Sans Bengali">
     <w:altName w:val="Noto Sans Bengali"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{8C9F8E86-29B6-4046-96E8-BDD8CFBA05A1}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{6687B551-02D8-4116-8755-14ADEBBC57D2}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Noto Sans Bengali" w:eastAsia="Noto Sans Bengali"/>
         <w:lang w:val="en-US" w:eastAsia="bn-BD" w:bidi="bn-BD"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
 </w:styles>
 </file>
 